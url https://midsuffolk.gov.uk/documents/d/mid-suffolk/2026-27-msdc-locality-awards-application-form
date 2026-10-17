--- v0 (2026-05-31)
+++ v1 (2026-10-17)
@@ -1299,221 +1299,282 @@
         <w:t xml:space="preserve"> Organisation</w:t>
       </w:r>
       <w:r w:rsidR="00D8490E" w:rsidRPr="00893CDC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C11017D" w14:textId="1E0F02FF" w:rsidR="003B1EF1" w:rsidRPr="00CA11DB" w:rsidRDefault="003B1EF1" w:rsidP="00A3719E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA11DB">
         <w:t>Organisation Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3965"/>
         <w:gridCol w:w="1263"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00985300" w:rsidRPr="00CF3DE9" w14:paraId="6D685C53" w14:textId="77777777" w:rsidTr="00A3719E">
+      <w:tr w:rsidR="00985300" w:rsidRPr="00CF3DE9" w14:paraId="6D685C53" w14:textId="77777777" w:rsidTr="00FA0C19">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26BE467E" w14:textId="172DC808" w:rsidR="00985300" w:rsidRPr="00CF3DE9" w:rsidRDefault="00985300" w:rsidP="007635E8">
+          </w:tcPr>
+          <w:p w14:paraId="26BE467E" w14:textId="172DC808" w:rsidR="00985300" w:rsidRPr="00CF3DE9" w:rsidRDefault="00985300" w:rsidP="00FA0C19">
             <w:r>
               <w:t>Organisation</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF3DE9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF3DE9">
               <w:t>ame</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3104" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1630E907" w14:textId="5ABB1C01" w:rsidR="00985300" w:rsidRPr="00CF3DE9" w:rsidRDefault="00985300" w:rsidP="007635E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="1630E907" w14:textId="5ABB1C01" w:rsidR="00985300" w:rsidRPr="00CF3DE9" w:rsidRDefault="00985300" w:rsidP="00FA0C19"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00985300" w:rsidRPr="00CF3DE9" w14:paraId="29158AA3" w14:textId="77777777" w:rsidTr="00A3719E">
+      <w:tr w:rsidR="00985300" w:rsidRPr="00CF3DE9" w14:paraId="29158AA3" w14:textId="77777777" w:rsidTr="00FA0C19">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="09F69E60" w14:textId="29FCBF3A" w:rsidR="00985300" w:rsidRDefault="00985300" w:rsidP="007635E8">
+          </w:tcPr>
+          <w:p w14:paraId="09F69E60" w14:textId="29FCBF3A" w:rsidR="00985300" w:rsidRDefault="00985300" w:rsidP="00FA0C19">
             <w:r>
               <w:t>Contact Email Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3104" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="428951D7" w14:textId="3C57F44C" w:rsidR="00985300" w:rsidRPr="00CF3DE9" w:rsidRDefault="00985300" w:rsidP="007635E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="428951D7" w14:textId="3C57F44C" w:rsidR="00985300" w:rsidRPr="00CF3DE9" w:rsidRDefault="00985300" w:rsidP="00FA0C19"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00985300" w:rsidRPr="00CF3DE9" w14:paraId="7D08DE27" w14:textId="77777777" w:rsidTr="00A3719E">
+      <w:tr w:rsidR="00985300" w:rsidRPr="00CF3DE9" w14:paraId="7D08DE27" w14:textId="77777777" w:rsidTr="00FA0C19">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1362AF79" w14:textId="41F40624" w:rsidR="00985300" w:rsidRDefault="00985300" w:rsidP="007635E8">
+          </w:tcPr>
+          <w:p w14:paraId="1362AF79" w14:textId="41F40624" w:rsidR="00985300" w:rsidRDefault="00985300" w:rsidP="00FA0C19">
             <w:r>
               <w:t>Contact Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3104" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="58E5A572" w14:textId="77777777" w:rsidR="00985300" w:rsidRPr="00CF3DE9" w:rsidRDefault="00985300" w:rsidP="007635E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E5A572" w14:textId="77777777" w:rsidR="00985300" w:rsidRPr="00CF3DE9" w:rsidRDefault="00985300" w:rsidP="00FA0C19"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00985300" w:rsidRPr="00CF3DE9" w14:paraId="2BDA9C35" w14:textId="77777777" w:rsidTr="00A3719E">
+      <w:tr w:rsidR="00985300" w:rsidRPr="00CF3DE9" w14:paraId="2BDA9C35" w14:textId="77777777" w:rsidTr="00FA0C19">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="583F72E8" w14:textId="790883D9" w:rsidR="00985300" w:rsidRDefault="00985300" w:rsidP="007635E8">
+          </w:tcPr>
+          <w:p w14:paraId="583F72E8" w14:textId="790883D9" w:rsidR="00985300" w:rsidRDefault="00985300" w:rsidP="00FA0C19">
             <w:r>
               <w:t>Contact Position (i.e., Treasurer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3104" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2A62D037" w14:textId="77777777" w:rsidR="00985300" w:rsidRPr="00CF3DE9" w:rsidRDefault="00985300" w:rsidP="007635E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A62D037" w14:textId="77777777" w:rsidR="00985300" w:rsidRPr="00CF3DE9" w:rsidRDefault="00985300" w:rsidP="00FA0C19"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C7088" w:rsidRPr="00CF3DE9" w14:paraId="3595A9F6" w14:textId="77777777" w:rsidTr="00A3719E">
+      <w:tr w:rsidR="000C7088" w:rsidRPr="00CF3DE9" w14:paraId="3595A9F6" w14:textId="77777777" w:rsidTr="00FA0C19">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="55FE31CE" w14:textId="74A6A1C6" w:rsidR="000C7088" w:rsidRDefault="000C7088" w:rsidP="007635E8">
+          </w:tcPr>
+          <w:p w14:paraId="55FE31CE" w14:textId="74A6A1C6" w:rsidR="000C7088" w:rsidRDefault="000C7088" w:rsidP="00FA0C19">
             <w:r>
               <w:t>Contact Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3104" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="13C988E6" w14:textId="77777777" w:rsidR="000C7088" w:rsidRPr="00CF3DE9" w:rsidRDefault="000C7088" w:rsidP="007635E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C988E6" w14:textId="77777777" w:rsidR="000C7088" w:rsidRPr="00CF3DE9" w:rsidRDefault="000C7088" w:rsidP="00FA0C19"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600C8" w:rsidRPr="00CF3DE9" w14:paraId="64180FDB" w14:textId="77777777" w:rsidTr="00A3719E">
+      <w:tr w:rsidR="00E600C8" w:rsidRPr="00CF3DE9" w14:paraId="64180FDB" w14:textId="77777777" w:rsidTr="00A85C00">
         <w:trPr>
-          <w:trHeight w:val="1550"/>
+          <w:trHeight w:val="1474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="08E7C134" w14:textId="77777777" w:rsidR="00E600C8" w:rsidRDefault="00E600C8" w:rsidP="007635E8">
+          </w:tcPr>
+          <w:p w14:paraId="08E7C134" w14:textId="30E05A87" w:rsidR="00E600C8" w:rsidRDefault="00FC4725" w:rsidP="00FA0C19">
             <w:r>
-              <w:t>Organisation Address:</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="78EDEE5E" w14:textId="07487057" w:rsidR="00E600C8" w:rsidRDefault="00E600C8" w:rsidP="007635E8">
+              <w:t>Contact</w:t>
+            </w:r>
+            <w:r w:rsidR="00E600C8">
+              <w:t xml:space="preserve"> Address:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DEB9E10" w14:textId="77777777" w:rsidR="00E600C8" w:rsidRDefault="00E600C8" w:rsidP="00FA0C19"/>
+          <w:p w14:paraId="78EDEE5E" w14:textId="13FE7456" w:rsidR="00E600C8" w:rsidRDefault="00FA0C19" w:rsidP="00FA0C19">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide the postal address </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3008">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>for any correspondence relating to the payment of your Award</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D2ABDD" w14:textId="77777777" w:rsidR="00E600C8" w:rsidRPr="00CF3DE9" w:rsidRDefault="00E600C8" w:rsidP="00FA0C19"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00003A1C" w:rsidRPr="00CF3DE9" w14:paraId="611A7E4B" w14:textId="77777777" w:rsidTr="00FC0B35">
+        <w:trPr>
+          <w:trHeight w:val="1474"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1730A6" w14:textId="6BAB2032" w:rsidR="00FC4725" w:rsidRDefault="00D51367" w:rsidP="00FC0B35">
+            <w:r>
+              <w:t>Project Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39880D23" w14:textId="77777777" w:rsidR="00D51367" w:rsidRDefault="00D51367" w:rsidP="00FC0B35"/>
+          <w:p w14:paraId="09BCA587" w14:textId="77777777" w:rsidR="001A5FDB" w:rsidRDefault="00D51367" w:rsidP="00FC0B35">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E600C8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>If your project is taking place in a different location to your organisation address, please provide that address instead</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">If your project is taking place in a different location to your </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>contact</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E600C8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19A11247" w14:textId="293A48B6" w:rsidR="00D51367" w:rsidRDefault="00D51367" w:rsidP="00FC0B35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23D2ABDD" w14:textId="77777777" w:rsidR="00E600C8" w:rsidRPr="00CF3DE9" w:rsidRDefault="00E600C8" w:rsidP="007635E8"/>
+          <w:p w14:paraId="5346E05F" w14:textId="77777777" w:rsidR="00003A1C" w:rsidRPr="00CF3DE9" w:rsidRDefault="00003A1C" w:rsidP="007635E8"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D3D2D61" w14:textId="5FDB1C80" w:rsidR="00D868D1" w:rsidRPr="00CA11DB" w:rsidRDefault="00AA586A" w:rsidP="00A3719E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA11DB">
         <w:t>Governance</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00704A4C" w14:paraId="0C8F2A1F" w14:textId="77777777" w:rsidTr="00A3719E">
         <w:trPr>
           <w:trHeight w:val="1284"/>
         </w:trPr>
@@ -1665,51 +1726,136 @@
       </w:tr>
       <w:tr w:rsidR="00704A4C" w14:paraId="7FACBA90" w14:textId="77777777" w:rsidTr="007635E8">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16F0DD57" w14:textId="77777777" w:rsidR="00704A4C" w:rsidRDefault="00704A4C" w:rsidP="007635E8">
             <w:r>
               <w:t>Health and Safety Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31680C4D" w14:textId="77777777" w:rsidR="00704A4C" w:rsidRDefault="00704A4C" w:rsidP="007635E8"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="399426EE" w14:textId="3A9DBA53" w:rsidR="003B1EF1" w:rsidRPr="00CA11DB" w:rsidRDefault="003B1EF1" w:rsidP="00A3719E">
+    <w:p w14:paraId="053DA4CD" w14:textId="77777777" w:rsidR="00BB1069" w:rsidRDefault="00BB1069" w:rsidP="00BB1069">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2614"/>
+        <w:gridCol w:w="2614"/>
+        <w:gridCol w:w="2614"/>
+        <w:gridCol w:w="2614"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB1069" w14:paraId="0D4E5A49" w14:textId="77777777" w:rsidTr="001F3DA1">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6205A315" w14:textId="6E683074" w:rsidR="00BB1069" w:rsidRDefault="00BB1069" w:rsidP="00E02B6B">
+            <w:r>
+              <w:t>Can your organisation reclaim VAT?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A24589" w14:paraId="41CEA3CC" w14:textId="77777777" w:rsidTr="00A24589">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC51D1A" w14:textId="1E912595" w:rsidR="00A24589" w:rsidRDefault="00A24589" w:rsidP="00E02B6B">
+            <w:r>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FA553F" w14:textId="77777777" w:rsidR="00A24589" w:rsidRDefault="00A24589" w:rsidP="00E02B6B"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA533D1" w14:textId="17FAF50B" w:rsidR="00A24589" w:rsidRDefault="00A24589" w:rsidP="00E02B6B">
+            <w:r>
+              <w:t>VAT Registration Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B456F60" w14:textId="5A7F9D5F" w:rsidR="00A24589" w:rsidRDefault="00A24589" w:rsidP="00E02B6B"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="399426EE" w14:textId="4B15251D" w:rsidR="003B1EF1" w:rsidRPr="00CA11DB" w:rsidRDefault="003B1EF1" w:rsidP="00A3719E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA11DB">
         <w:t>Project Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA586A" w14:paraId="4ED0130E" w14:textId="77777777" w:rsidTr="00A3719E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7559F94F" w14:textId="0D90F8A5" w:rsidR="00AA586A" w:rsidRDefault="00AA586A" w:rsidP="00AA586A">
             <w:r>
               <w:t>What is the project</w:t>
@@ -1738,59 +1884,63 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA586A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If there are corresponding quotes, please include with the application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA586A" w14:paraId="52831B31" w14:textId="77777777" w:rsidTr="00AA586A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02F1ADA0" w14:textId="77777777" w:rsidR="00AA586A" w:rsidRDefault="00AA586A" w:rsidP="00AA586A"/>
           <w:p w14:paraId="3670ECB6" w14:textId="77777777" w:rsidR="00AA586A" w:rsidRDefault="00AA586A" w:rsidP="00AA586A"/>
           <w:p w14:paraId="1AF9818F" w14:textId="77777777" w:rsidR="00AA586A" w:rsidRDefault="00AA586A" w:rsidP="00AA586A"/>
           <w:p w14:paraId="2AE5323E" w14:textId="77777777" w:rsidR="00AA586A" w:rsidRDefault="00AA586A" w:rsidP="00AA586A"/>
           <w:p w14:paraId="0CA95174" w14:textId="77777777" w:rsidR="00420725" w:rsidRDefault="00420725" w:rsidP="00AA586A"/>
-          <w:p w14:paraId="1F77D069" w14:textId="77777777" w:rsidR="00AA586A" w:rsidRDefault="00AA586A" w:rsidP="00AA586A"/>
+          <w:p w14:paraId="5E226794" w14:textId="77777777" w:rsidR="00AA586A" w:rsidRDefault="00AA586A" w:rsidP="00AA586A"/>
+          <w:p w14:paraId="5376A4A6" w14:textId="77777777" w:rsidR="005C1BFE" w:rsidRDefault="005C1BFE" w:rsidP="00AA586A"/>
+          <w:p w14:paraId="10078BCD" w14:textId="77777777" w:rsidR="005C1BFE" w:rsidRDefault="005C1BFE" w:rsidP="00AA586A"/>
+          <w:p w14:paraId="1F77D069" w14:textId="77777777" w:rsidR="005C1BFE" w:rsidRDefault="005C1BFE" w:rsidP="00AA586A"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="708D7B90" w14:textId="508A3F8E" w:rsidR="00AA586A" w:rsidRPr="00CA11DB" w:rsidRDefault="00AA586A" w:rsidP="00A3719E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA11DB">
+        <w:lastRenderedPageBreak/>
         <w:t>Community Need</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA586A" w:rsidRPr="00AA586A" w14:paraId="19760233" w14:textId="77777777" w:rsidTr="00A3719E">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65661D11" w14:textId="1E794D4B" w:rsidR="00AA586A" w:rsidRPr="00AA586A" w:rsidRDefault="00AA586A" w:rsidP="007635E8">
             <w:r>
               <w:t>How have you identified the need for this project</w:t>
@@ -1801,51 +1951,50 @@
             <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA586A" w14:paraId="6C61A70C" w14:textId="77777777" w:rsidTr="00AF05D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F3F1D04" w14:textId="77777777" w:rsidR="00AA586A" w:rsidRDefault="00AA586A" w:rsidP="00AF05D0"/>
           <w:p w14:paraId="13490F07" w14:textId="77777777" w:rsidR="00AA586A" w:rsidRDefault="00AA586A" w:rsidP="00AF05D0"/>
           <w:p w14:paraId="74D23A95" w14:textId="77777777" w:rsidR="00AA586A" w:rsidRDefault="00AA586A" w:rsidP="00AF05D0"/>
           <w:p w14:paraId="401E6B6D" w14:textId="77777777" w:rsidR="00AA586A" w:rsidRDefault="00AA586A" w:rsidP="00AF05D0"/>
           <w:p w14:paraId="4F99DA4A" w14:textId="77777777" w:rsidR="00AA586A" w:rsidRDefault="00AA586A" w:rsidP="00AF05D0"/>
           <w:p w14:paraId="6A0C13D4" w14:textId="77777777" w:rsidR="00420725" w:rsidRDefault="00420725" w:rsidP="00AF05D0"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6AB5B5FA" w14:textId="33AF5822" w:rsidR="00AA586A" w:rsidRPr="00CA11DB" w:rsidRDefault="00AA586A" w:rsidP="00A3719E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA11DB">
-        <w:lastRenderedPageBreak/>
         <w:t>Community Benefits</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA586A" w:rsidRPr="00AA586A" w14:paraId="58A37710" w14:textId="77777777" w:rsidTr="00A3719E">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31F68044" w14:textId="48C93C70" w:rsidR="00AA586A" w:rsidRPr="00AA586A" w:rsidRDefault="00AA586A" w:rsidP="007635E8">
             <w:r w:rsidRPr="00AA586A">
               <w:t>What difference will this project</w:t>
@@ -2378,50 +2527,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D1106E" w14:paraId="3B3159F2" w14:textId="77777777" w:rsidTr="00A3719E">
         <w:trPr>
           <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47344469" w14:textId="45FC2B4B" w:rsidR="00D1106E" w:rsidRDefault="00D1106E" w:rsidP="00196627">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>How do you hold the land or buildings at present? Please specify Leasehold or Freehold</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D1106E" w14:paraId="092348DD" w14:textId="77777777" w:rsidTr="00AF05D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6F545EAB" w14:textId="77777777" w:rsidR="00D1106E" w:rsidRDefault="00D1106E" w:rsidP="00AF05D0"/>
           <w:p w14:paraId="12C0CA73" w14:textId="77777777" w:rsidR="00D1106E" w:rsidRDefault="00D1106E" w:rsidP="00AF05D0"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D1106E" w14:paraId="2E888329" w14:textId="77777777" w:rsidTr="004400E7">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2452,57 +2602,55 @@
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37C03F9C" w14:textId="77777777" w:rsidR="00D1106E" w:rsidRDefault="00D1106E" w:rsidP="00196627">
             <w:r>
               <w:t xml:space="preserve">Have you secured Planning Permission </w:t>
             </w:r>
             <w:r w:rsidR="004C14C5">
               <w:t>and/</w:t>
             </w:r>
             <w:r>
               <w:t>or Buildings Regulation approval?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="512AA4A9" w14:textId="2BCBD33F" w:rsidR="002D208B" w:rsidRDefault="002D208B" w:rsidP="00196627"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BFBB64B" w14:textId="77777777" w:rsidR="00D1106E" w:rsidRDefault="00D1106E" w:rsidP="00196627"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AF9F59F" w14:textId="77777777" w:rsidR="006F2FF0" w:rsidRPr="006F2FF0" w:rsidRDefault="006F2FF0" w:rsidP="006F2FF0"/>
     <w:p w14:paraId="4341F21A" w14:textId="360FD0A1" w:rsidR="003B1EF1" w:rsidRPr="00CA11DB" w:rsidRDefault="003B1EF1" w:rsidP="00A3719E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA11DB">
-        <w:lastRenderedPageBreak/>
         <w:t>Account Details and Declaration</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="2823"/>
         <w:gridCol w:w="2614"/>
         <w:gridCol w:w="2614"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E279B0" w14:paraId="50B2ECA7" w14:textId="77777777" w:rsidTr="00A3719E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="015E2F47" w14:textId="1548749D" w:rsidR="00DE4506" w:rsidRDefault="00E279B0" w:rsidP="00DE4506">
             <w:bookmarkStart w:id="3" w:name="_Hlk69395384"/>
             <w:r w:rsidRPr="00CF3DE9">
@@ -2613,67 +2761,85 @@
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E279B0" w14:paraId="6E68E782" w14:textId="77777777" w:rsidTr="00A3719E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="06976E07" w14:textId="55EFC4E0" w:rsidR="003D1F7E" w:rsidRDefault="003D1F7E" w:rsidP="00950312">
             <w:r>
               <w:t>Applicant Signature:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2077B891" w14:textId="77777777" w:rsidR="0000347F" w:rsidRDefault="0000347F" w:rsidP="00950312">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38ABCAA1" w14:textId="77777777" w:rsidR="00E279B0" w:rsidRDefault="00E279B0" w:rsidP="00950312">
+          <w:p w14:paraId="38ABCAA1" w14:textId="58CBB4F9" w:rsidR="00E279B0" w:rsidRDefault="00E279B0" w:rsidP="00950312">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3BDF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>I agree that if the application is successful the award will be spent on the items or projects as set out in our application. We will supply invoices and a completed monitoring form once the project has completed (within 6 months of the Award being processed).</w:t>
+              <w:t xml:space="preserve">I agree that if the application is successful the award will be spent on the items or projects as set out in our application. We will supply invoices and a completed monitoring form once the project has completed (within </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF06D8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A3BDF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> months of the Award being processed).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1310EDD7" w14:textId="168C53CE" w:rsidR="00F27542" w:rsidRPr="0000347F" w:rsidRDefault="00F27542" w:rsidP="00950312">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B80FCA4" w14:textId="6A60B6AA" w:rsidR="00E279B0" w:rsidRDefault="00E279B0" w:rsidP="00950312"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E279B0" w14:paraId="040AB21A" w14:textId="77777777" w:rsidTr="00A3719E">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
@@ -3357,62 +3523,71 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IP1 2BX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419516C8" w14:textId="77777777" w:rsidR="002C6F82" w:rsidRDefault="002C6F82" w:rsidP="00883C61">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C35320" w14:textId="583359EE" w:rsidR="001A16F2" w:rsidRPr="002C6F82" w:rsidRDefault="001A16F2" w:rsidP="002C6F82">
+    <w:p w14:paraId="4D72A29C" w14:textId="77777777" w:rsidR="0056487B" w:rsidRDefault="0056487B" w:rsidP="002C6F82">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C6F82">
+    </w:p>
+    <w:p w14:paraId="17C35320" w14:textId="7A709E37" w:rsidR="001A16F2" w:rsidRPr="002C6F82" w:rsidRDefault="001A16F2" w:rsidP="002C6F82">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6F82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Data Protection Notice </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B58B516" w14:textId="2C6DB1B2" w:rsidR="001A16F2" w:rsidRPr="00883C61" w:rsidRDefault="001A16F2" w:rsidP="00883C61">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00883C61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Any personal information processed by </w:t>
       </w:r>
       <w:r w:rsidR="00BA34BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -3478,65 +3653,65 @@
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Privacy Policy - Mid Suffolk District Council - babergh.gov.uk / midsuffolk.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3610F2BD" w14:textId="77777777" w:rsidR="001A16F2" w:rsidRPr="00CF3DE9" w:rsidRDefault="001A16F2" w:rsidP="00950312"/>
     <w:sectPr w:rsidR="001A16F2" w:rsidRPr="00CF3DE9" w:rsidSect="002159B8">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="1304" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="067AEA9C" w14:textId="77777777" w:rsidR="00D52000" w:rsidRDefault="00D52000" w:rsidP="00950312">
+    <w:p w14:paraId="304D1C2F" w14:textId="77777777" w:rsidR="00B420F2" w:rsidRDefault="00B420F2" w:rsidP="00950312">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B139C60" w14:textId="77777777" w:rsidR="00D52000" w:rsidRDefault="00D52000" w:rsidP="00950312">
+    <w:p w14:paraId="21D7E56F" w14:textId="77777777" w:rsidR="00B420F2" w:rsidRDefault="00B420F2" w:rsidP="00950312">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="416F302B" w14:textId="77777777" w:rsidR="00D52000" w:rsidRDefault="00D52000">
+    <w:p w14:paraId="2443F2C5" w14:textId="77777777" w:rsidR="00B420F2" w:rsidRDefault="00B420F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3733,65 +3908,65 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4F80C6E3" w14:textId="5D753AAE" w:rsidR="002C6F82" w:rsidRDefault="002C6F82" w:rsidP="00950312">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B57293B" w14:textId="77777777" w:rsidR="00D52000" w:rsidRDefault="00D52000" w:rsidP="00950312">
+    <w:p w14:paraId="26FCC84C" w14:textId="77777777" w:rsidR="00B420F2" w:rsidRDefault="00B420F2" w:rsidP="00950312">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40E49942" w14:textId="77777777" w:rsidR="00D52000" w:rsidRDefault="00D52000" w:rsidP="00950312">
+    <w:p w14:paraId="7D01E224" w14:textId="77777777" w:rsidR="00B420F2" w:rsidRDefault="00B420F2" w:rsidP="00950312">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="326C67E9" w14:textId="77777777" w:rsidR="00D52000" w:rsidRDefault="00D52000">
+    <w:p w14:paraId="520216F5" w14:textId="77777777" w:rsidR="00B420F2" w:rsidRDefault="00B420F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48D0CED6" w14:textId="4105BF5E" w:rsidR="003E44D9" w:rsidRPr="003E44D9" w:rsidRDefault="00EC1ADE" w:rsidP="00A3719E">
     <w:pPr>
       <w:pStyle w:val="Heading2"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38BD1EE6" wp14:editId="5D2E3D9E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
@@ -3995,51 +4170,51 @@
                               <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
                               <w:sz w:val="32"/>
                               <w:szCs w:val="32"/>
                             </w:rPr>
                             <w:t>7</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="5EAC856C" w14:textId="77777777" w:rsidR="00A36C2B" w:rsidRPr="00F94BE9" w:rsidRDefault="00A36C2B" w:rsidP="00950312"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:shapetype w14:anchorId="38BD1EE6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-8.5pt;margin-top:-37.65pt;width:378.15pt;height:60.75pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCCg/ZdgIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L7tQSFLEElEiqkoo&#10;iUqqnI3XBqtej2sbdumv79i7PJrmkqqX3bHnm9fnmZncNpUme+G8AlPQfi+nRBgOpTKbgn5/Wny4&#10;ocQHZkqmwYiCHoSnt9P37ya1HYsBbEGXwhF0Yvy4tgXdhmDHWeb5VlTM98AKg0oJrmIBj26TlY7V&#10;6L3S2SDPr7IaXGkdcOE93t61SjpN/qUUPDxI6UUguqCYW0hfl77r+M2mEzbeOGa3indpsH/IomLK&#10;YNCTqzsWGNk59ZerSnEHHmTocagykFJxkWrAavr5i2pWW2ZFqgXJ8fZEk/9/bvn9fmUfHQnNZ2jw&#10;ASMhtfVjj5exnka6Kv4xU4J6pPBwok00gXC8HN7kg1E+ooSj7vq6PxqMopvsbG2dD18EVCQKBXX4&#10;LIkttl/60EKPkBjMg1blQmmdDrEVxFw7smf4iDqkHNH5HyhtSF3Qq4+jPDk2EM1bz9pENyI1Qxfu&#10;XGGSwkGLiNHmm5BElanQV2IzzoU5xU/oiJIY6i2GHf6c1VuM2zrQIkUGE07GlTLgUvVpes6UlT+O&#10;lMkWj29zUXcUQ7NuupdfQ3nAhnDQzoq3fKHw1ZbMh0fmcDiwB3DgwwN+pAZkHTqJki24X6/dRzz2&#10;LGopqXHYCup/7pgTlOivBrv5U384jNOZDsPR9QAP7lKzvtSYXTUHbIU+rhbLkxjxQR9F6aB6xr0w&#10;i1FRxQzH2AUNR3Ee2hWAe4WL2SyBcB4tC0uzsjy6jvTGnnxqnpmzXeMGbPl7OI4lG7/o3xYbLQ3M&#10;dgGkSs0dCW5Z7YjHWU7j0e2duCwuzwl13o7T3wAAAP//AwBQSwMEFAAGAAgAAAAhAPvaMH3hAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ67ShDYQ4FUJAJW5tCoibGy9J&#10;RLyOYjcJf89ygtuMdjT7JttMthUD9r5xpGAxj0Aglc40VCk4FE+zGxA+aDK6dYQKvtHDJj8/y3Rq&#10;3Eg7HPahElxCPtUK6hC6VEpf1mi1n7sOiW+frrc6sO0raXo9crlt5TKK1tLqhvhDrTt8qLH82p+s&#10;go+r6v3FT8+vY7yKu8ftUCRvplDq8mK6vwMRcAp/YfjFZ3TImenoTmS8aBXMFglvCSySVQyCE0l8&#10;y+Ko4Hq9BJln8v+E/AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCCg/ZdgIAAGUFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD72jB94QAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAANAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="78988DB1" w14:textId="3D69B407" w:rsidR="00950312" w:rsidRPr="008410D9" w:rsidRDefault="00AB6642" w:rsidP="00950312">
                     <w:pPr>
                       <w:pStyle w:val="NoSpacing"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
                         <w:sz w:val="32"/>
                         <w:szCs w:val="32"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
@@ -5772,133 +5947,138 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="618610289">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1470979283">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="327901812">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="433137989">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1314331276">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="9796850">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E44D9"/>
     <w:rsid w:val="0000347F"/>
+    <w:rsid w:val="00003A1C"/>
     <w:rsid w:val="00007886"/>
     <w:rsid w:val="00010C0D"/>
     <w:rsid w:val="000124C4"/>
     <w:rsid w:val="00014F55"/>
     <w:rsid w:val="00017CFB"/>
     <w:rsid w:val="00026BA2"/>
     <w:rsid w:val="00032508"/>
     <w:rsid w:val="00032F59"/>
     <w:rsid w:val="0004614C"/>
     <w:rsid w:val="00046EEB"/>
     <w:rsid w:val="000474A7"/>
     <w:rsid w:val="000474C0"/>
     <w:rsid w:val="0005752B"/>
     <w:rsid w:val="00061653"/>
     <w:rsid w:val="0006648A"/>
     <w:rsid w:val="000674EE"/>
     <w:rsid w:val="00077D9A"/>
     <w:rsid w:val="00093D8D"/>
     <w:rsid w:val="00097C41"/>
     <w:rsid w:val="000A163B"/>
     <w:rsid w:val="000A19EA"/>
     <w:rsid w:val="000A686D"/>
     <w:rsid w:val="000A7D79"/>
     <w:rsid w:val="000B32D3"/>
     <w:rsid w:val="000B4CDC"/>
     <w:rsid w:val="000C0D3D"/>
     <w:rsid w:val="000C5C29"/>
     <w:rsid w:val="000C7088"/>
     <w:rsid w:val="000C7AFA"/>
     <w:rsid w:val="000D443E"/>
     <w:rsid w:val="000D5F22"/>
     <w:rsid w:val="000F2984"/>
     <w:rsid w:val="000F43F4"/>
+    <w:rsid w:val="00103CCA"/>
     <w:rsid w:val="00107130"/>
     <w:rsid w:val="00107DA9"/>
     <w:rsid w:val="001154E0"/>
     <w:rsid w:val="00127C4F"/>
     <w:rsid w:val="0013020C"/>
     <w:rsid w:val="00143DF1"/>
     <w:rsid w:val="0015706F"/>
     <w:rsid w:val="00157CD3"/>
     <w:rsid w:val="0016091B"/>
     <w:rsid w:val="00171A79"/>
     <w:rsid w:val="00173EBE"/>
     <w:rsid w:val="0017412E"/>
     <w:rsid w:val="001810B8"/>
     <w:rsid w:val="00182CEF"/>
     <w:rsid w:val="00196627"/>
     <w:rsid w:val="001A16F2"/>
+    <w:rsid w:val="001A5FDB"/>
     <w:rsid w:val="001B5E67"/>
     <w:rsid w:val="001B686E"/>
     <w:rsid w:val="001D41DB"/>
     <w:rsid w:val="001E41E6"/>
     <w:rsid w:val="001E6865"/>
     <w:rsid w:val="001E7064"/>
+    <w:rsid w:val="001F3DA1"/>
     <w:rsid w:val="001F6CCD"/>
     <w:rsid w:val="0020092B"/>
     <w:rsid w:val="0020108D"/>
     <w:rsid w:val="00212089"/>
     <w:rsid w:val="00212CBA"/>
     <w:rsid w:val="00213BDF"/>
     <w:rsid w:val="002159B8"/>
     <w:rsid w:val="002200B1"/>
     <w:rsid w:val="00221FD3"/>
     <w:rsid w:val="00225306"/>
     <w:rsid w:val="00233A81"/>
     <w:rsid w:val="002476E5"/>
     <w:rsid w:val="00251F7A"/>
     <w:rsid w:val="00252C64"/>
     <w:rsid w:val="00254D65"/>
     <w:rsid w:val="002602D3"/>
     <w:rsid w:val="00260E4E"/>
     <w:rsid w:val="00261153"/>
     <w:rsid w:val="002622B5"/>
     <w:rsid w:val="00265491"/>
     <w:rsid w:val="0028301F"/>
     <w:rsid w:val="002859B4"/>
     <w:rsid w:val="00286A4B"/>
     <w:rsid w:val="00297085"/>
     <w:rsid w:val="00297F7B"/>
@@ -5926,89 +6106,92 @@
     <w:rsid w:val="0037156F"/>
     <w:rsid w:val="003725A7"/>
     <w:rsid w:val="00385341"/>
     <w:rsid w:val="00395B34"/>
     <w:rsid w:val="00396B3B"/>
     <w:rsid w:val="003A3BDF"/>
     <w:rsid w:val="003A4472"/>
     <w:rsid w:val="003A61FD"/>
     <w:rsid w:val="003B1EF1"/>
     <w:rsid w:val="003B76C5"/>
     <w:rsid w:val="003C6310"/>
     <w:rsid w:val="003D1F7E"/>
     <w:rsid w:val="003E404E"/>
     <w:rsid w:val="003E44D9"/>
     <w:rsid w:val="003E660F"/>
     <w:rsid w:val="004070A7"/>
     <w:rsid w:val="00411BB5"/>
     <w:rsid w:val="00420725"/>
     <w:rsid w:val="0042298C"/>
     <w:rsid w:val="004244F9"/>
     <w:rsid w:val="004263FE"/>
     <w:rsid w:val="00427BE6"/>
     <w:rsid w:val="004317BF"/>
     <w:rsid w:val="0043310F"/>
     <w:rsid w:val="004400E7"/>
+    <w:rsid w:val="00447DEB"/>
     <w:rsid w:val="00452336"/>
     <w:rsid w:val="00453DF9"/>
     <w:rsid w:val="00461EE2"/>
     <w:rsid w:val="00466FB3"/>
     <w:rsid w:val="00467AC1"/>
     <w:rsid w:val="00471761"/>
     <w:rsid w:val="00483620"/>
     <w:rsid w:val="00483D62"/>
     <w:rsid w:val="00485438"/>
     <w:rsid w:val="0048734F"/>
     <w:rsid w:val="004A1C5D"/>
     <w:rsid w:val="004A4456"/>
     <w:rsid w:val="004B4C64"/>
     <w:rsid w:val="004C14C5"/>
     <w:rsid w:val="004C4D8E"/>
     <w:rsid w:val="004C5CC7"/>
     <w:rsid w:val="004E1E79"/>
     <w:rsid w:val="004E6D60"/>
     <w:rsid w:val="004F2CFF"/>
     <w:rsid w:val="004F3D46"/>
     <w:rsid w:val="004F59D1"/>
     <w:rsid w:val="004F6887"/>
     <w:rsid w:val="00507482"/>
     <w:rsid w:val="00510A23"/>
     <w:rsid w:val="00516AD6"/>
     <w:rsid w:val="005224AD"/>
     <w:rsid w:val="00525552"/>
     <w:rsid w:val="0053354B"/>
     <w:rsid w:val="00534388"/>
     <w:rsid w:val="0054240B"/>
     <w:rsid w:val="00542ED9"/>
     <w:rsid w:val="00561D22"/>
+    <w:rsid w:val="0056487B"/>
     <w:rsid w:val="00564FDF"/>
     <w:rsid w:val="0057367D"/>
     <w:rsid w:val="005905C5"/>
     <w:rsid w:val="00590D11"/>
     <w:rsid w:val="0059291D"/>
     <w:rsid w:val="005A5997"/>
     <w:rsid w:val="005C11C7"/>
+    <w:rsid w:val="005C1BFE"/>
     <w:rsid w:val="005D0A8E"/>
     <w:rsid w:val="005E245E"/>
     <w:rsid w:val="005F5450"/>
     <w:rsid w:val="005F5594"/>
     <w:rsid w:val="00620992"/>
     <w:rsid w:val="006211F0"/>
     <w:rsid w:val="00625C0A"/>
     <w:rsid w:val="00645199"/>
     <w:rsid w:val="00647A8A"/>
     <w:rsid w:val="006505B8"/>
     <w:rsid w:val="00650E3E"/>
     <w:rsid w:val="0066261A"/>
     <w:rsid w:val="00662885"/>
     <w:rsid w:val="00675162"/>
     <w:rsid w:val="0067608D"/>
     <w:rsid w:val="00680CB2"/>
     <w:rsid w:val="00681BAF"/>
     <w:rsid w:val="00693513"/>
     <w:rsid w:val="006950F2"/>
     <w:rsid w:val="00697706"/>
     <w:rsid w:val="006B2D75"/>
     <w:rsid w:val="006B77C4"/>
     <w:rsid w:val="006D3B41"/>
     <w:rsid w:val="006D3EE8"/>
     <w:rsid w:val="006D7CD8"/>
@@ -6073,146 +6256,153 @@
     <w:rsid w:val="008E5538"/>
     <w:rsid w:val="008E6452"/>
     <w:rsid w:val="008F00D7"/>
     <w:rsid w:val="00900023"/>
     <w:rsid w:val="00905C64"/>
     <w:rsid w:val="00926AE2"/>
     <w:rsid w:val="009322D2"/>
     <w:rsid w:val="00933CF4"/>
     <w:rsid w:val="00950312"/>
     <w:rsid w:val="00964406"/>
     <w:rsid w:val="00964493"/>
     <w:rsid w:val="00970FF6"/>
     <w:rsid w:val="009749A9"/>
     <w:rsid w:val="009766AF"/>
     <w:rsid w:val="00985300"/>
     <w:rsid w:val="00991FA3"/>
     <w:rsid w:val="00993E87"/>
     <w:rsid w:val="009A7F09"/>
     <w:rsid w:val="009B52D6"/>
     <w:rsid w:val="009C149F"/>
     <w:rsid w:val="009C3728"/>
     <w:rsid w:val="009E0272"/>
     <w:rsid w:val="00A0462F"/>
     <w:rsid w:val="00A16F40"/>
     <w:rsid w:val="00A23DFB"/>
+    <w:rsid w:val="00A24589"/>
     <w:rsid w:val="00A246E6"/>
     <w:rsid w:val="00A247EA"/>
     <w:rsid w:val="00A26AF9"/>
     <w:rsid w:val="00A31C43"/>
     <w:rsid w:val="00A35155"/>
     <w:rsid w:val="00A36C2B"/>
     <w:rsid w:val="00A3719E"/>
     <w:rsid w:val="00A40C90"/>
     <w:rsid w:val="00A41D82"/>
     <w:rsid w:val="00A4477A"/>
     <w:rsid w:val="00A54E97"/>
     <w:rsid w:val="00A55FE5"/>
     <w:rsid w:val="00A56E92"/>
     <w:rsid w:val="00A6072B"/>
     <w:rsid w:val="00A60D66"/>
     <w:rsid w:val="00A64D29"/>
     <w:rsid w:val="00A65025"/>
     <w:rsid w:val="00A8085F"/>
+    <w:rsid w:val="00A85C00"/>
     <w:rsid w:val="00A85EE5"/>
     <w:rsid w:val="00A952BD"/>
     <w:rsid w:val="00A9571E"/>
     <w:rsid w:val="00A9609A"/>
     <w:rsid w:val="00AA0DB3"/>
     <w:rsid w:val="00AA1F78"/>
     <w:rsid w:val="00AA2038"/>
     <w:rsid w:val="00AA586A"/>
     <w:rsid w:val="00AB6642"/>
     <w:rsid w:val="00AD295C"/>
     <w:rsid w:val="00AD59CF"/>
     <w:rsid w:val="00AE7BBF"/>
     <w:rsid w:val="00AF0F00"/>
     <w:rsid w:val="00AF42C0"/>
     <w:rsid w:val="00B03289"/>
     <w:rsid w:val="00B1066F"/>
     <w:rsid w:val="00B16F0B"/>
     <w:rsid w:val="00B222F0"/>
     <w:rsid w:val="00B30D12"/>
     <w:rsid w:val="00B31013"/>
     <w:rsid w:val="00B36448"/>
     <w:rsid w:val="00B36E45"/>
+    <w:rsid w:val="00B420F2"/>
     <w:rsid w:val="00B44CF1"/>
     <w:rsid w:val="00B50C1C"/>
     <w:rsid w:val="00B5378D"/>
     <w:rsid w:val="00B8090C"/>
     <w:rsid w:val="00B83549"/>
     <w:rsid w:val="00B873AE"/>
     <w:rsid w:val="00B97767"/>
     <w:rsid w:val="00BA34BD"/>
+    <w:rsid w:val="00BB1069"/>
     <w:rsid w:val="00BB34BB"/>
     <w:rsid w:val="00BB3609"/>
     <w:rsid w:val="00BC58C2"/>
     <w:rsid w:val="00BC75D1"/>
     <w:rsid w:val="00BD10A6"/>
     <w:rsid w:val="00BE1D21"/>
     <w:rsid w:val="00BE5BD6"/>
+    <w:rsid w:val="00BF06D8"/>
     <w:rsid w:val="00BF768B"/>
     <w:rsid w:val="00BF7A48"/>
     <w:rsid w:val="00BF7D5C"/>
     <w:rsid w:val="00C00909"/>
     <w:rsid w:val="00C05212"/>
     <w:rsid w:val="00C17434"/>
     <w:rsid w:val="00C251FB"/>
     <w:rsid w:val="00C26866"/>
     <w:rsid w:val="00C305D2"/>
     <w:rsid w:val="00C3599E"/>
     <w:rsid w:val="00C37497"/>
     <w:rsid w:val="00C41834"/>
     <w:rsid w:val="00C50EE2"/>
     <w:rsid w:val="00C619ED"/>
     <w:rsid w:val="00C621CD"/>
     <w:rsid w:val="00C74E9A"/>
     <w:rsid w:val="00C80D5D"/>
     <w:rsid w:val="00C91964"/>
     <w:rsid w:val="00CA11DB"/>
     <w:rsid w:val="00CA1B35"/>
     <w:rsid w:val="00CA79C9"/>
     <w:rsid w:val="00CB0A0F"/>
     <w:rsid w:val="00CB1E63"/>
     <w:rsid w:val="00CB3A35"/>
+    <w:rsid w:val="00CC3008"/>
     <w:rsid w:val="00CD4FBD"/>
     <w:rsid w:val="00CD7E71"/>
     <w:rsid w:val="00CE0255"/>
     <w:rsid w:val="00CE67FD"/>
     <w:rsid w:val="00CF3DE9"/>
     <w:rsid w:val="00D01209"/>
     <w:rsid w:val="00D02492"/>
     <w:rsid w:val="00D06C72"/>
     <w:rsid w:val="00D1106E"/>
     <w:rsid w:val="00D11F60"/>
     <w:rsid w:val="00D12C7C"/>
     <w:rsid w:val="00D167BE"/>
     <w:rsid w:val="00D17304"/>
     <w:rsid w:val="00D1793A"/>
     <w:rsid w:val="00D21760"/>
     <w:rsid w:val="00D441D6"/>
     <w:rsid w:val="00D46C52"/>
+    <w:rsid w:val="00D51367"/>
     <w:rsid w:val="00D52000"/>
     <w:rsid w:val="00D52F67"/>
     <w:rsid w:val="00D563BB"/>
     <w:rsid w:val="00D63D73"/>
     <w:rsid w:val="00D65EB1"/>
     <w:rsid w:val="00D67F8D"/>
     <w:rsid w:val="00D725AC"/>
     <w:rsid w:val="00D74CA3"/>
     <w:rsid w:val="00D77F24"/>
     <w:rsid w:val="00D82CA2"/>
     <w:rsid w:val="00D839DD"/>
     <w:rsid w:val="00D8490E"/>
     <w:rsid w:val="00D85A30"/>
     <w:rsid w:val="00D868D1"/>
     <w:rsid w:val="00D87A76"/>
     <w:rsid w:val="00D87C15"/>
     <w:rsid w:val="00D90241"/>
     <w:rsid w:val="00D9546D"/>
     <w:rsid w:val="00D96286"/>
     <w:rsid w:val="00DA2512"/>
     <w:rsid w:val="00DA67E3"/>
     <w:rsid w:val="00DB1C33"/>
     <w:rsid w:val="00DB2B62"/>
     <w:rsid w:val="00DB6222"/>
     <w:rsid w:val="00DB7A4E"/>
@@ -6252,58 +6442,62 @@
     <w:rsid w:val="00EC701B"/>
     <w:rsid w:val="00ED4EF6"/>
     <w:rsid w:val="00ED5ED1"/>
     <w:rsid w:val="00EE0D52"/>
     <w:rsid w:val="00EE225F"/>
     <w:rsid w:val="00EF419E"/>
     <w:rsid w:val="00EF6380"/>
     <w:rsid w:val="00F030DF"/>
     <w:rsid w:val="00F10CCD"/>
     <w:rsid w:val="00F27542"/>
     <w:rsid w:val="00F30689"/>
     <w:rsid w:val="00F3259B"/>
     <w:rsid w:val="00F32701"/>
     <w:rsid w:val="00F32D85"/>
     <w:rsid w:val="00F33785"/>
     <w:rsid w:val="00F41530"/>
     <w:rsid w:val="00F445C8"/>
     <w:rsid w:val="00F513F6"/>
     <w:rsid w:val="00F5308E"/>
     <w:rsid w:val="00F65A99"/>
     <w:rsid w:val="00F73446"/>
     <w:rsid w:val="00F75B41"/>
     <w:rsid w:val="00F84FFE"/>
     <w:rsid w:val="00F9254B"/>
     <w:rsid w:val="00F94BE9"/>
+    <w:rsid w:val="00FA0C19"/>
     <w:rsid w:val="00FA1DAA"/>
     <w:rsid w:val="00FA7477"/>
     <w:rsid w:val="00FB2C4B"/>
     <w:rsid w:val="00FB31EB"/>
+    <w:rsid w:val="00FB4D4D"/>
     <w:rsid w:val="00FB5673"/>
+    <w:rsid w:val="00FC0B35"/>
     <w:rsid w:val="00FC175B"/>
     <w:rsid w:val="00FC1801"/>
     <w:rsid w:val="00FC30A3"/>
+    <w:rsid w:val="00FC4725"/>
     <w:rsid w:val="00FD345D"/>
     <w:rsid w:val="00FE76EC"/>
     <w:rsid w:val="00FF08B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7305,54 +7499,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="75304046-ffad-4f70-9f4b-bbc776f1b690" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d56dc465-bf3a-412a-82e7-fda096056301">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004D78BDD203BBE64D8672C21394B694E9" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8e497a092e50057afe732a760980d650">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d56dc465-bf3a-412a-82e7-fda096056301" xmlns:ns3="b1c5d7c9-1c7c-470a-9123-fe7a1bafd6e3" xmlns:ns4="75304046-ffad-4f70-9f4b-bbc776f1b690" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7efdf482dd256b246ce4abf22c51c892" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="d56dc465-bf3a-412a-82e7-fda096056301"/>
     <xsd:import namespace="b1c5d7c9-1c7c-470a-9123-fe7a1bafd6e3"/>
     <xsd:import namespace="75304046-ffad-4f70-9f4b-bbc776f1b690"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
@@ -7574,148 +7779,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7FE4864-96AA-489D-973C-49E7483F0E83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="75304046-ffad-4f70-9f4b-bbc776f1b690"/>
+    <ds:schemaRef ds:uri="d56dc465-bf3a-412a-82e7-fda096056301"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B4B9CEE-DC83-4907-A9BD-CB3A8CF85073}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFAC21FB-EFA1-4BF6-BA4D-75F19FC80A88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d56dc465-bf3a-412a-82e7-fda096056301"/>
     <ds:schemaRef ds:uri="b1c5d7c9-1c7c-470a-9123-fe7a1bafd6e3"/>
     <ds:schemaRef ds:uri="75304046-ffad-4f70-9f4b-bbc776f1b690"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07790C5F-0271-4985-9226-B300BD1AA0C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="d56dc465-bf3a-412a-82e7-fda096056301"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5682</Characters>
+  <Pages>6</Pages>
+  <Words>1018</Words>
+  <Characters>5806</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
+  <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Locality Budget Application Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Sue Morgan</Manager>
   <Company>Suffolk County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6665</CharactersWithSpaces>
+  <CharactersWithSpaces>6811</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>3211325</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.midsuffolk.gov.uk/the-council/your-right-to-information/privacy-policy/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7929867</vt:i4>
       </vt:variant>
       <vt:variant>